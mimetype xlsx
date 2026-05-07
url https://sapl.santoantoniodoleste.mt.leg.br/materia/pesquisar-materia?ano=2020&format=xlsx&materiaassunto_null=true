--- v0 (2025-12-22)
+++ v1 (2026-05-07)
@@ -54,940 +54,940 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Bigode</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/127/joinpdf_aa82dd69788f52b30febc53b94b78406.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/127/joinpdf_aa82dd69788f52b30febc53b94b78406.pdf</t>
   </si>
   <si>
     <t>Resolução:001/2020 _x000D_
 A mesa diretora da Câmara Municipal de Santo Antônio do Leste MT, no uso de suas atribuições legais, apresenta para analise e posterior apreciação pelo colendo Plenário da denominação ao Plenário da Câmara Municipal de Vereadores de Santo Antônio do Leste MT a ficar oficializado e passa a denominar de Palácio Vereador Sebastião Vanderlei de Souza, tendo em vista o conteúdo de sua historia ao município precisa avançar em homenagens que perpetuem as grandes personalidade que ajudaram a construir nossa cidade.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Leonardo Sousa Wa Rovedene</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/128/cci28042020.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/128/cci28042020.pdf</t>
   </si>
   <si>
     <t>Solicitando construção da ponte...</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/129/cci28042020_0001.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/129/cci28042020_0001.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de internet na Escola Municipal Indígena...</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/130/cci28042020_0002.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/130/cci28042020_0002.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de cerca do posto de saúde na aldeia...</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/131/cci28042020_0003.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/131/cci28042020_0003.pdf</t>
   </si>
   <si>
     <t>Solicitando que crie no Município um convenio a casa de apoio de tratamento de pessoas com problema de alcoolismo...</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/132/cci28042020_0008.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/132/cci28042020_0008.pdf</t>
   </si>
   <si>
     <t>indica a recuperação da estrada que liga Santo Antônio do Leste ao Assentamento Matrinxã...</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Edemil</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/133/joinpdf_9d706ed06477bc2a9817c61e095ef20f.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/133/joinpdf_9d706ed06477bc2a9817c61e095ef20f.pdf</t>
   </si>
   <si>
     <t>A suspender a cobrança do imposto predial territorial urbano (IPTU)tarifa de água por um período de 04 meses...</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/134/joinpdf_64c83c467be9395f75d9750587107856.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/134/joinpdf_64c83c467be9395f75d9750587107856.pdf</t>
   </si>
   <si>
     <t>Suspender o débito da folha de pagamento referente as parcelas dos empréstimos consignados por 4 meses...</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Lucila Tafarel</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/135/cci12052020.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/135/cci12052020.pdf</t>
   </si>
   <si>
     <t>Requer ao poder executivo municipal que determine ao setor competente ao estudo e o posterior viabilização da colocação de mais pontos de energia no cemitério municipal...</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/136/cci12052020_0001.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/136/cci12052020_0001.pdf</t>
   </si>
   <si>
     <t>Requer a vereadora que subscrever a presente indicação na forma regimental requer o envio de expediente ao chefe do poder executivo municipal, estude a viabilidade de instalação/construção de abrigo de proteção contra intempéries nos principais pontos destinados ao embarque e desembarque de alunos na zona rural de nosso município.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/137/cci12052020_0002.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/137/cci12052020_0002.pdf</t>
   </si>
   <si>
     <t>Requer a vereadora que subscrever a presente indicação na forma regimental requer o envio de expediente ao chefe do poder executivo municipal, na forma regimental, determinar ao setor competente que proceda a operação tapa buraco na Av Goias, de frente ao nº 336 no centro.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/138/cci12052020_0003.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/138/cci12052020_0003.pdf</t>
   </si>
   <si>
     <t>Requer a vereadora que subscrever a presente indicação na forma regimental requer o envio de expediente ao chefe do poder executivo municipal, na forma regimental, determinar ao setor competente que proceda a podas de galhos das arvores na Avenida Fortaleza, no trecho rotatório na entrada de Santo Antônio do Leste até a entrada Av Goias .</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/139/cci12052020_0004.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/139/cci12052020_0004.pdf</t>
   </si>
   <si>
     <t>Requer a vereadora que subscrever a presente indicação na forma regimental requer o envio de expediente ao chefe do poder executivo municipal, na forma regimental, determinar ao setor competente que proceda a implantação de sinalização de transito e placa informando no cruzamento que faz a saída para Campinápolis e Novo São Joaquim.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Odailton Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/140/joinpdf_2f04bff94f82c280c7a61bed267fccee.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/140/joinpdf_2f04bff94f82c280c7a61bed267fccee.pdf</t>
   </si>
   <si>
     <t>Com o fundamento nos dispositivos regimentais em vigor nesta casa de leis, apresento a vossa excelência nos termos do art. 160 do Regimento Interno a presente indicação, a ser encaminhada ao Excelentíssimo senhor Prefeito visando melhorias para a municipalidade solicito que o executivo remeta cópia da presente indicação a secretaria competente para a fins de recuperação do asfalto na Rua Primavera esquina com a Av. Mato Grosso, no Centro e na Rua Passo Fundo esquina com a rua Kuluenio.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/141/cci31082020_0002.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/141/cci31082020_0002.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve a presente indicação na forma regimental requer o envio de expediente ao poder executivo municipal na forma regimental determinar ao setor competente que proceda a operação tapa buracos na Av. Goias de frente ao nº 34 no Centro.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/142/cci31082020_0003.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/142/cci31082020_0003.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve a presente indicação na forma regimental requer o envio de expediente ao poder executivo municipal na forma regimental determinar ao setor competente que proceda o estudo a possibilidade de se viabilizar um projeto de costura artesanal do município a produção de sacolas recicláveis para doação á população como forma de incentivar a diminuição do uso de sacos plásticos em Santo Antônio do Leste, auxiliando assim na preservação do meio ambiente.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/143/cci31082020_0005.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/143/cci31082020_0005.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve a presente indicação na forma regimental requer o envio de expediente ao poder executivo municipal a presente indicação objetivando a instituição de números para as residências, terrenos, posses, etc e colocação de placas de sinalização com o nome das ruas avenidas e praças no município de Santo Antônio do Leste.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/144/cci31082020_0006.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/144/cci31082020_0006.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve a presente indicação na forma regimental requer o envio de expediente ao poder executivo municipal a presente indicação objetivando a implantação urgente de um protocolo de segurança proteção para todos os servidores publico neste período de pandemia.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/187/cci_000200.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/187/cci_000200.pdf</t>
   </si>
   <si>
     <t>Moção pesar aos familiares do Sr. Nestor Luiz</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/188/joinpdf_66816a656aef1d563a822fdb28c58c05.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/188/joinpdf_66816a656aef1d563a822fdb28c58c05.pdf</t>
   </si>
   <si>
     <t>Moção pesar aos familiares do Sr. Weliton Pereira Duarte</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/189/cci_000205.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/189/cci_000205.pdf</t>
   </si>
   <si>
     <t>Moção pesar aos familiares do Sr. Manoel Messias de Oliveira</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/190/cci_000201.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/190/cci_000201.pdf</t>
   </si>
   <si>
     <t>Moção pesar aos familiares do Sr. Adelar Tafarel</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Moção pesar aos familiares do Sr. Alcidenes José da Silva</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/192/cci_000207.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/192/cci_000207.pdf</t>
   </si>
   <si>
     <t>Moção pesar aos familiares do Sr. Alcione Bagette</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/193/cci_000208.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/193/cci_000208.pdf</t>
   </si>
   <si>
     <t>Moção pesar aos familiares do Srª. Eulalia Spaniol Robe</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Miguel Brunetta</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/110/joinpdf_42d97e3bb27f1f987f3b3507bbcdd21b.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/110/joinpdf_42d97e3bb27f1f987f3b3507bbcdd21b.pdf</t>
   </si>
   <si>
     <t>" Concede licença ao prefeito Municipal e autoriza o afastamento do cargo a pedido para tratar de interesse particular. ''</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/111/joinpdf_3f49f511ed62334ae3a83d79fbe76543.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/111/joinpdf_3f49f511ed62334ae3a83d79fbe76543.pdf</t>
   </si>
   <si>
     <t>REQUERER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAÚDE. DISPÕE SOBRE A AUTORIZAÇÃO LEGISLATIVA PARA CONTRATAÇÃO TEMPORÁRIA DE SERVIDORES PÚBLICOS MUNICIPAL, POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/112/joinpdf_dc98ba31a7b90f8a6fb25fb7bd9941d4.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/112/joinpdf_dc98ba31a7b90f8a6fb25fb7bd9941d4.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO TEMPORÁRIA DE SERVIDORES PÚBLICOS MUNICIPAL NA ÁREA EDUCACIONAL POR PRAZO DETERMINADO PARA O EXERCÍCIO DE 2020 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/113/joinpdf_265fcdf3bf70e38397d374420636c13e.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/113/joinpdf_265fcdf3bf70e38397d374420636c13e.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA RESPECTIVA CONTRATAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/114/joinpdf_86c641d9cb47d15d8dbecb5cb8e32b4c.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/114/joinpdf_86c641d9cb47d15d8dbecb5cb8e32b4c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA EFETUAR TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERÊNCIA DE RECURSOS DENTRO DO ORÇAMENTO PROGRAMA DE 2020 DE OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/115/cci31032020_0008.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/115/cci31032020_0008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JURÍDICO DOS SERVIDORES PÚBLICO CIVIS DA ADMINISTRAÇÃO DIRETA , INDIRETA E FUNDACIONAL DO MUNICÍPIO DE SANTO ANTÔNIO DO LESTE.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/120/joinpdf_65bb3c99cca36eb466a6dab5054c83c1.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/120/joinpdf_65bb3c99cca36eb466a6dab5054c83c1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização legislativa para efetuar transposição remanejamento ou transferência de recursos dentro do orçamento programa de 2020 e da outras providencias.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/121/joinpdf_7f322dc0562d83922c86e0a7988f3e74.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/121/joinpdf_7f322dc0562d83922c86e0a7988f3e74.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização legislativa para abrir credito adicional especial no valor de R$366.000,00 (trezentos e sessenta e seis mil reais) e da outras providencias.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/124/cci31032020_0022.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/124/cci31032020_0022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do plano de carreira do profissional do sistema único de saúde do município de Santo Antônio do Leste.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/125/joinpdf_8a80701b2d2260e63c1a360919c5597b.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/125/joinpdf_8a80701b2d2260e63c1a360919c5597b.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização legislativa para abertura de credito adicional especial no valor de R$ 205.000,00 (duzentos e cinco mil reais) e da outras providencias.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/145/joinpdf_5a251652f1bdbd610daf955585b2301a.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/145/joinpdf_5a251652f1bdbd610daf955585b2301a.pdf</t>
   </si>
   <si>
     <t>Projeto de nº 11/2020 de 09 de março de 2020 que dispõe sobre autorização para abertura de credito adicional no valor de 205.000,00 (duzentos e cinco mil reais ) e da outras providencias.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/146/joinpdf_9c89d0ac13e3166457c29f28cd5d86ca.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/146/joinpdf_9c89d0ac13e3166457c29f28cd5d86ca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre novas medidas a serem adotadas pelo o poder executivo municipal como enfretamento aos avanços da pandemia do COVID-19 e da outras providencias.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/148/joinpdf_1bec5e426a2ec18829fd46c109bcffde.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/148/joinpdf_1bec5e426a2ec18829fd46c109bcffde.pdf</t>
   </si>
   <si>
     <t>Com fundamento no preceitua o artigo 152 inciso II do regimento interno da casa requeiro ao presidente desta casa de leis para que seja encaminhado esse requerimento ao  excelentíssimo prefeito municipal uma explicação.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/149/joinpdf_3d5002964191b098363c2bb60fd7609b.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/149/joinpdf_3d5002964191b098363c2bb60fd7609b.pdf</t>
   </si>
   <si>
     <t>Requerer ao excelentíssimo prefeito municipal de Santo Antônio do Leste-MT.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/150/cci_000137.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/150/cci_000137.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/152/joinpdf_d32e81a9a7cf6cae48077c7e8337546a.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/152/joinpdf_d32e81a9a7cf6cae48077c7e8337546a.pdf</t>
   </si>
   <si>
     <t>Requerer ao gabinete de situação coordenado pelo prefeito municipal de Santo Antônio do Leste-MT.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/153/joinpdf_209c305c6010739d3fea01682a8dadd5.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/153/joinpdf_209c305c6010739d3fea01682a8dadd5.pdf</t>
   </si>
   <si>
     <t>Requerer ao  prefeito municipal de Santo Antônio do Leste-MT.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/154/joinpdf_7825ff28f4a22b13b12fa9a53fb7009d.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/154/joinpdf_7825ff28f4a22b13b12fa9a53fb7009d.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/156/joinpdf_8369f2fd0ef6b7b47589fe85e9be90ea.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/156/joinpdf_8369f2fd0ef6b7b47589fe85e9be90ea.pdf</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/157/cci_000148.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/157/cci_000148.pdf</t>
   </si>
   <si>
     <t>Reiterar ao prefeito municipal de Santo Antônio do Leste MT as informações pertinente ao requerimento n° 24/2020 em 21 abril de 2020.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/159/cci_000150.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/159/cci_000150.pdf</t>
   </si>
   <si>
     <t>Reiterar ao prefeito municipal de Santo Antônio do Leste MT</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/160/joinpdf_722df6b6fbdc25af8f5a71be095f3d3c.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/160/joinpdf_722df6b6fbdc25af8f5a71be095f3d3c.pdf</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal de Santo Antônio do Leste MT</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/164/joinpdf_57f5c17affb947427a00556d2a1dcc5e.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/164/joinpdf_57f5c17affb947427a00556d2a1dcc5e.pdf</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal de Santo Antônio do Leste MT (projeto de lei municipal n° 32,36,39 e 49/2020)</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/165/joinpdf_246c56ee120de540804c95d64f5e4c71.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/165/joinpdf_246c56ee120de540804c95d64f5e4c71.pdf</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal de Santo Antônio do Leste MT (projeto de lei municipal n° 33,35,38 e 41/2020)</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/166/joinpdf_1186502312627a3bf393afb147789787.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/166/joinpdf_1186502312627a3bf393afb147789787.pdf</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal de Santo Antônio do Leste MT (projeto de lei municipal n° 31,34,40 e 40/2020)</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/167/joinpdf_4eacb1d29143ae03ed586d7c454cc055.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/167/joinpdf_4eacb1d29143ae03ed586d7c454cc055.pdf</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal de Santo Antônio do Leste MT (projeto de lei municipal n° 43/2020)</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/168/joinpdf_c76398361f9f7012f78191197b131617.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/168/joinpdf_c76398361f9f7012f78191197b131617.pdf</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal e a secretaria municipal de saúde de Santo Antônio do Leste MT</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/169/joinpdf_200bc449710d4ae28de60d05f0d53dd0.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/169/joinpdf_200bc449710d4ae28de60d05f0d53dd0.pdf</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal e a secretaria municipal de Santo Antônio do Leste MT</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/174/cci_000182.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/174/cci_000182.pdf</t>
   </si>
   <si>
     <t>Câmara municipal de Santo Antônio do Leste MT gabinete da presidência.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/175/joinpdf_9d923be466d06c57e01276b79f7c62cc.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/175/joinpdf_9d923be466d06c57e01276b79f7c62cc.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal Santo Antônio do Leste MT e a presidenta do conselho municipal da criança e adolescente-CMDCA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/178/joinpdf_9507e48c9cf6db5ee7f7a7d94652199c.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/178/joinpdf_9507e48c9cf6db5ee7f7a7d94652199c.pdf</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/177/joinpdf_fed2a63b277c6ab7871c696b5b2f0779.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/177/joinpdf_fed2a63b277c6ab7871c696b5b2f0779.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal Santo Antônio do Leste MT e ao departamento de engenharia.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal de Santo Antônio do Leste MT.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/182/cci_000195.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/182/cci_000195.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/183/cci_000196.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/183/cci_000196.pdf</t>
   </si>
   <si>
     <t>Retirar o requerimento de nº045/2020 de 02 de outubro de 2020 ao prefeito municipal de Santo Antônio do Leste MT.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/185/cci_000198.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/185/cci_000198.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/119/cci31032020_0012.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/119/cci31032020_0012.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste, em resposta ao requerimento n° 001/2020 e 02/2020, esclarecer ao nobre presidente da comissão de constituição justiça e redação desta Câmara municipal.  .</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/117/cci31032020_0010.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/117/cci31032020_0010.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste, em resposta ao requerimento n° 004/2020 o qual buscar informações detalhadas acerca das fontes de recursos que serão utilizados com base no projeto de lei 001/2020, para tranposição e remanejamento desta.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/118/cci31032020_0011.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/118/cci31032020_0011.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste, em resposta ao requerimento n° 003/2020 o qual buscar informações  acerca da contratações temporárias de ACS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/122/cci31032020_0018.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/122/cci31032020_0018.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste, em resposta ao requerimento n°05/2020 o qual objetivou corrigir algumas grafias ocasionais.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/123/joinpdf_a3d9f23c2457af69aa59e059a31961bf.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/123/joinpdf_a3d9f23c2457af69aa59e059a31961bf.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste, em resposta ao requerimento n/08/2020 encaminhar novamente a esta augusta casa de leis o extrato bancário da conta corrente.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/126/oficio_079.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/126/oficio_079.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste, em resposta ao requerimento n°002/2020 encaminhar vossa excelência as informações e justificativas referentes aos questionamento realizados no presente requerimento.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/147/joinpdf_f25cdc7c5df94b3c0eba97ca8781b172.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/147/joinpdf_f25cdc7c5df94b3c0eba97ca8781b172.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste em resposta ao requerimento n°021/2020 esclarecer a vossa excelência o disposto 9° parágrafo único do decreto n°029/2020.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/151/cci_000138.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/151/cci_000138.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste em resposta ao requerimento n°023/2020 encaminha as informações solicitada por vossa Excelência...</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/155/cci_000145.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/155/cci_000145.pdf</t>
   </si>
   <si>
     <t>Acusamos o recebimento do requerimento n°25/2020 de 25 de maio de 2020...</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/158/cci_000149.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/158/cci_000149.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste em resposta ao requerimento n°027/2020...</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/161/cci_000153.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/161/cci_000153.pdf</t>
   </si>
   <si>
     <t>Para o senhor vereador Edemil Pereira Saldanha</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/162/cci_000154.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/162/cci_000154.pdf</t>
   </si>
   <si>
     <t>Em atendimento ao requerimento n°28/2020</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Em atendimento ao requerimento n°26/2020...</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/170/joinpdf_646efe280b3c879dafb4d81020179e1f.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/170/joinpdf_646efe280b3c879dafb4d81020179e1f.pdf</t>
   </si>
   <si>
     <t>Exmo Sr. Edemil Pereira Saldanha</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/171/joinpdf_b31a53594fbcf25d60003faad12d3b81.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/171/joinpdf_b31a53594fbcf25d60003faad12d3b81.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/172/joinpdf_c25c1213c395c0710642c72fc2414cde.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/172/joinpdf_c25c1213c395c0710642c72fc2414cde.pdf</t>
   </si>
   <si>
     <t>Ao excelentíssimo senhor prefeito...</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/173/joinpdf_5d489c920429dfbc7144e30b4acfc45e.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/173/joinpdf_5d489c920429dfbc7144e30b4acfc45e.pdf</t>
   </si>
   <si>
     <t>Em atendimento ao vosso requerimento n°031/2020</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/176/cci_000185.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/176/cci_000185.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste em resposta ao requerimento n° 041/2020</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/180/joinpdf_a875552045daae0f20435adaf7fb981d.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/180/joinpdf_a875552045daae0f20435adaf7fb981d.pdf</t>
   </si>
   <si>
     <t>Ao excelentíssimo vereador Edemil Pereira Saldanha.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/184/cci_000197.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/184/cci_000197.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste encaminhar a vossa excelência os documentos solicitados através do requerimento.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/186/cci_000199.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/186/cci_000199.pdf</t>
   </si>
   <si>
     <t>Para o vereador Edemil Pereira Saldanha</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1294,68 +1294,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/127/joinpdf_aa82dd69788f52b30febc53b94b78406.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/128/cci28042020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/129/cci28042020_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/130/cci28042020_0002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/131/cci28042020_0003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/132/cci28042020_0008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/133/joinpdf_9d706ed06477bc2a9817c61e095ef20f.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/134/joinpdf_64c83c467be9395f75d9750587107856.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/135/cci12052020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/136/cci12052020_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/137/cci12052020_0002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/138/cci12052020_0003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/139/cci12052020_0004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/140/joinpdf_2f04bff94f82c280c7a61bed267fccee.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/141/cci31082020_0002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/142/cci31082020_0003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/143/cci31082020_0005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/144/cci31082020_0006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/187/cci_000200.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/188/joinpdf_66816a656aef1d563a822fdb28c58c05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/189/cci_000205.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/190/cci_000201.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/192/cci_000207.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/193/cci_000208.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/110/joinpdf_42d97e3bb27f1f987f3b3507bbcdd21b.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/111/joinpdf_3f49f511ed62334ae3a83d79fbe76543.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/112/joinpdf_dc98ba31a7b90f8a6fb25fb7bd9941d4.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/113/joinpdf_265fcdf3bf70e38397d374420636c13e.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/114/joinpdf_86c641d9cb47d15d8dbecb5cb8e32b4c.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/115/cci31032020_0008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/120/joinpdf_65bb3c99cca36eb466a6dab5054c83c1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/121/joinpdf_7f322dc0562d83922c86e0a7988f3e74.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/124/cci31032020_0022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/125/joinpdf_8a80701b2d2260e63c1a360919c5597b.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/145/joinpdf_5a251652f1bdbd610daf955585b2301a.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/146/joinpdf_9c89d0ac13e3166457c29f28cd5d86ca.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/148/joinpdf_1bec5e426a2ec18829fd46c109bcffde.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/149/joinpdf_3d5002964191b098363c2bb60fd7609b.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/150/cci_000137.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/152/joinpdf_d32e81a9a7cf6cae48077c7e8337546a.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/153/joinpdf_209c305c6010739d3fea01682a8dadd5.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/154/joinpdf_7825ff28f4a22b13b12fa9a53fb7009d.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/156/joinpdf_8369f2fd0ef6b7b47589fe85e9be90ea.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/157/cci_000148.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/159/cci_000150.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/160/joinpdf_722df6b6fbdc25af8f5a71be095f3d3c.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/164/joinpdf_57f5c17affb947427a00556d2a1dcc5e.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/165/joinpdf_246c56ee120de540804c95d64f5e4c71.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/166/joinpdf_1186502312627a3bf393afb147789787.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/167/joinpdf_4eacb1d29143ae03ed586d7c454cc055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/168/joinpdf_c76398361f9f7012f78191197b131617.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/169/joinpdf_200bc449710d4ae28de60d05f0d53dd0.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/174/cci_000182.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/175/joinpdf_9d923be466d06c57e01276b79f7c62cc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/178/joinpdf_9507e48c9cf6db5ee7f7a7d94652199c.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/177/joinpdf_fed2a63b277c6ab7871c696b5b2f0779.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/182/cci_000195.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/183/cci_000196.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/185/cci_000198.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/119/cci31032020_0012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/117/cci31032020_0010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/118/cci31032020_0011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/122/cci31032020_0018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/123/joinpdf_a3d9f23c2457af69aa59e059a31961bf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/126/oficio_079.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/147/joinpdf_f25cdc7c5df94b3c0eba97ca8781b172.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/151/cci_000138.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/155/cci_000145.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/158/cci_000149.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/161/cci_000153.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/162/cci_000154.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/170/joinpdf_646efe280b3c879dafb4d81020179e1f.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/171/joinpdf_b31a53594fbcf25d60003faad12d3b81.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/172/joinpdf_c25c1213c395c0710642c72fc2414cde.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/173/joinpdf_5d489c920429dfbc7144e30b4acfc45e.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/176/cci_000185.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/180/joinpdf_a875552045daae0f20435adaf7fb981d.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/184/cci_000197.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/186/cci_000199.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/127/joinpdf_aa82dd69788f52b30febc53b94b78406.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/128/cci28042020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/129/cci28042020_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/130/cci28042020_0002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/131/cci28042020_0003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/132/cci28042020_0008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/133/joinpdf_9d706ed06477bc2a9817c61e095ef20f.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/134/joinpdf_64c83c467be9395f75d9750587107856.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/135/cci12052020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/136/cci12052020_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/137/cci12052020_0002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/138/cci12052020_0003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/139/cci12052020_0004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/140/joinpdf_2f04bff94f82c280c7a61bed267fccee.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/141/cci31082020_0002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/142/cci31082020_0003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/143/cci31082020_0005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/144/cci31082020_0006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/187/cci_000200.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/188/joinpdf_66816a656aef1d563a822fdb28c58c05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/189/cci_000205.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/190/cci_000201.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/192/cci_000207.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/193/cci_000208.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/110/joinpdf_42d97e3bb27f1f987f3b3507bbcdd21b.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/111/joinpdf_3f49f511ed62334ae3a83d79fbe76543.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/112/joinpdf_dc98ba31a7b90f8a6fb25fb7bd9941d4.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/113/joinpdf_265fcdf3bf70e38397d374420636c13e.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/114/joinpdf_86c641d9cb47d15d8dbecb5cb8e32b4c.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/115/cci31032020_0008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/120/joinpdf_65bb3c99cca36eb466a6dab5054c83c1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/121/joinpdf_7f322dc0562d83922c86e0a7988f3e74.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/124/cci31032020_0022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/125/joinpdf_8a80701b2d2260e63c1a360919c5597b.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/145/joinpdf_5a251652f1bdbd610daf955585b2301a.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/146/joinpdf_9c89d0ac13e3166457c29f28cd5d86ca.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/148/joinpdf_1bec5e426a2ec18829fd46c109bcffde.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/149/joinpdf_3d5002964191b098363c2bb60fd7609b.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/150/cci_000137.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/152/joinpdf_d32e81a9a7cf6cae48077c7e8337546a.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/153/joinpdf_209c305c6010739d3fea01682a8dadd5.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/154/joinpdf_7825ff28f4a22b13b12fa9a53fb7009d.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/156/joinpdf_8369f2fd0ef6b7b47589fe85e9be90ea.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/157/cci_000148.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/159/cci_000150.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/160/joinpdf_722df6b6fbdc25af8f5a71be095f3d3c.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/164/joinpdf_57f5c17affb947427a00556d2a1dcc5e.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/165/joinpdf_246c56ee120de540804c95d64f5e4c71.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/166/joinpdf_1186502312627a3bf393afb147789787.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/167/joinpdf_4eacb1d29143ae03ed586d7c454cc055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/168/joinpdf_c76398361f9f7012f78191197b131617.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/169/joinpdf_200bc449710d4ae28de60d05f0d53dd0.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/174/cci_000182.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/175/joinpdf_9d923be466d06c57e01276b79f7c62cc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/178/joinpdf_9507e48c9cf6db5ee7f7a7d94652199c.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/177/joinpdf_fed2a63b277c6ab7871c696b5b2f0779.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/182/cci_000195.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/183/cci_000196.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/185/cci_000198.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/119/cci31032020_0012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/117/cci31032020_0010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/118/cci31032020_0011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/122/cci31032020_0018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/123/joinpdf_a3d9f23c2457af69aa59e059a31961bf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/126/oficio_079.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/147/joinpdf_f25cdc7c5df94b3c0eba97ca8781b172.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/151/cci_000138.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/155/cci_000145.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/158/cci_000149.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/161/cci_000153.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/162/cci_000154.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/170/joinpdf_646efe280b3c879dafb4d81020179e1f.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/171/joinpdf_b31a53594fbcf25d60003faad12d3b81.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/172/joinpdf_c25c1213c395c0710642c72fc2414cde.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/173/joinpdf_5d489c920429dfbc7144e30b4acfc45e.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/176/cci_000185.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/180/joinpdf_a875552045daae0f20435adaf7fb981d.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/184/cci_000197.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2020/186/cci_000199.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>