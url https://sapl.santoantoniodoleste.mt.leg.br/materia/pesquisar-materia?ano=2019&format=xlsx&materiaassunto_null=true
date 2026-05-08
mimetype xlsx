--- v0 (2025-12-21)
+++ v1 (2026-05-08)
@@ -48,256 +48,256 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/</t>
   </si>
   <si>
     <t>O paragrafo do projeto de lei nº 001/2019 passa a ter a seguinte redação: _x000D_
 A tranposição remanejamento ou transferência ora citada no " caput " deste artigo sera 10% ( dez por cento ) do total para o exercício financeiro de 2019 .</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edemil</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/93/joinpdf_7ad3fe387e5f8370142b6ac03ad2148b.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/93/joinpdf_7ad3fe387e5f8370142b6ac03ad2148b.pdf</t>
   </si>
   <si>
     <t>CRIAR O SISTEMA DE CONTROLE DE FROTA PARA O MUNICÍPIO DE SANTO ANTÔNIO DO LESTE MT.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Leonardo Sousa Wa Rovedene</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/94/cci02102019_0014.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/94/cci02102019_0014.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criado a comissão paritária através de Decreto do poder executivo para que se elabore o plano de aplicação do ICM's Ecológico para o ano 2019.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/95/joinpdf_54b143dfdcf677f1ce930cd857c62522.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/95/joinpdf_54b143dfdcf677f1ce930cd857c62522.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO SISTEMA DE PROTOCOLO ÚNICO MUNICIPAL.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bigode</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/96/cci02102019_0018.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/96/cci02102019_0018.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado os buracos na entrada da cidade.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/97/cci02102019_0019.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/97/cci02102019_0019.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCRETADO O FUNDO DOS BOEIROS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/98/cci02102019_0020.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/98/cci02102019_0020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCRETADO O ASFALTO EM FRENTE DA RAÇA AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/99/cci02102019_0021.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/99/cci02102019_0021.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CRIAÇÃO DE UM MINI CINE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/100/cci02102019_0022.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/100/cci02102019_0022.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR IMEDIATA CONTRATAÇÃO DE UM MEDICO PEDIATRA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/101/joinpdf_355ca88f8ec0719a63a86cd16848a055.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/101/joinpdf_355ca88f8ec0719a63a86cd16848a055.pdf</t>
   </si>
   <si>
     <t>SEMANA MUNICIPAL DOS POVOS INDÍGENAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Odailton Pereira dos Santos</t>
   </si>
   <si>
     <t>OUVIDO O PLENÁRIO SEJAM ENVIDADOS ESFORÇOS VISANDO A AQUISIÇÃO DE UM CAMINHÃO NOVO E MODERNO PARA COLETA DE LIXO DOMICILIAR.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/103/moc._01.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/103/moc._01.pdf</t>
   </si>
   <si>
     <t>moção de pesar</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/104/cci10102019_0001.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/104/cci10102019_0001.pdf</t>
   </si>
   <si>
     <t>moção pesar</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/105/moc.03.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/105/moc.03.pdf</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/106/moc.04.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/106/moc.04.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/109/decreto_no_001-2019_-.doc</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/109/decreto_no_001-2019_-.doc</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo Municipal, referente ao exercício de 2017 e da  outras providencias.”</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Miguel Brunetta</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/116/cci31032020_0009.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/116/cci31032020_0009.pdf</t>
   </si>
   <si>
     <t>Vimos por meio deste, encaminhar a vossa excelência os programas desenvolvidos pela secretaria municipal de assistência social.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -604,68 +604,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/93/joinpdf_7ad3fe387e5f8370142b6ac03ad2148b.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/94/cci02102019_0014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/95/joinpdf_54b143dfdcf677f1ce930cd857c62522.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/96/cci02102019_0018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/97/cci02102019_0019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/98/cci02102019_0020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/99/cci02102019_0021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/100/cci02102019_0022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/101/joinpdf_355ca88f8ec0719a63a86cd16848a055.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/103/moc._01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/104/cci10102019_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/105/moc.03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/106/moc.04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/109/decreto_no_001-2019_-.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/116/cci31032020_0009.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/93/joinpdf_7ad3fe387e5f8370142b6ac03ad2148b.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/94/cci02102019_0014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/95/joinpdf_54b143dfdcf677f1ce930cd857c62522.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/96/cci02102019_0018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/97/cci02102019_0019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/98/cci02102019_0020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/99/cci02102019_0021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/100/cci02102019_0022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/101/joinpdf_355ca88f8ec0719a63a86cd16848a055.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/103/moc._01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/104/cci10102019_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/105/moc.03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/106/moc.04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/109/decreto_no_001-2019_-.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2019/116/cci31032020_0009.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="145" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>