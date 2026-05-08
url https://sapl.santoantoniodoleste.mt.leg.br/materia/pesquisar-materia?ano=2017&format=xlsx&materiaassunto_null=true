--- v0 (2025-12-22)
+++ v1 (2026-05-08)
@@ -48,107 +48,107 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA DO PROJETO Nº026/2017</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALETERA-SE A DISPOSIÇÃO</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ALTERA-SE A DISPOSIÇÃO DO PROJETO DE LEI N] 047/2017</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/74/emenda_01.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/74/emenda_01.pdf</t>
   </si>
   <si>
     <t>Parágrafo único a alteração da presente denominação não municipais que ingressam no servidores antes da vigência  desta lei. _x000D_
 Com o votos dos membros da comissão de economia e finanças sobre a alteração  no projeto de lei nº 22/2017 de autoria poder poder executivo.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/75/emenda_02.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/75/emenda_02.pdf</t>
   </si>
   <si>
     <t>Altera¬se a disposição projeto lei nº 044 de 2017_x000D_
 artigo 3º as imagens ( áudios e videos ) produzidos e armazenados pelo sistema de que trata esta lei são de responsabilidade dos membros da comissão de licitação e/ou pregoeiro e não poderão ser exibidos ou disponibilizados a terceiros exceto por meio de requisição dos órgãos de inquérito policias processos administrativos ou juri dicais.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/76/emenda_03.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/76/emenda_03.pdf</t>
   </si>
   <si>
     <t>Altere¬se a disposição de projeto de lei nº 047 / 2017</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NOME DA PRAÇA DO JARDIM BEM VIVER.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>NOMES DAS RUAS</t>
   </si>
   <si>
     <t>27</t>
   </si>
@@ -221,51 +221,51 @@
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DO TERMO DE CESSÃO DO IMÓVEL PARA AGENCOA DOS CORREIOS DE SANTO ANTONIO DO LESTE.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t xml:space="preserve">PRORROGAÇÃO DO TERMO DE CESSÃO DO IMÓVEL PARA AGENCIA DOS CORREIOS DE SANTO ANTONIO DO LESTE.	</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DO PREFEITO VICE PREFEITO E SECRETÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CONTRATAÇÃO TEMPORÁRIA DE SERVIDORES PÚBLICOS MUNICIPAL, POR PRAZO DETERMINADO, PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA CONTRATAÇÃO TEMPORÁRIA DE SERVIDORES PÚBLICOS MUNICIPAL NA ÁREA EDUCACIONAL POR PRAZO DETERMINADO NO EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
@@ -439,120 +439,120 @@
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: AUTORIZA O PODER EXECUTIVO IMPLANTAR O SISTEMA DE SEGURANÇA MONITORADO POR MEIO DE CÂMERAS DE VÍDEO NAS ESCOLAS, UNIDADES DE SAÚDE,PRÉDIOS PÚBLICOS, PRAÇASE CENTROS ESPORTIVOS DO MUNICÍPIO DE SANTO ANTÔNIO DO LESTE-MT E ESTABELECE OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 MIGUEL JOSÉ BRUNETTA, PREFEITO MUNICIPAL DE SANTO ANTÔNIO DO LESTE, ESTADO DE MATO GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, FAZ SABER QUE A CÂMARA MUNICIPAL APROVOU E ELE SANCIONA A SEGUINTE LEI:_x000D_
 </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A DENOMINAÇÃO DE RUAS E AVENIDAS URBANAS DO MUNICÍPIO DE SANTO ANTONIO DO LESTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 	_x000D_
 MIGUEL JOSÉ BRUNETTA, PREFEITO MUNICIPAL DE SANTO ANTÔNIO DO LESTE, ESTADO DE MATO   GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, FAZ SABER QUE A CÂMARA MUNICIPAL APROVOU E ELE SANCIONA A SEGUINTE LEI:_x000D_
 </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA FIXA DO MUNICÍPIO DE SANTO ANTONIO DO LESTE </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: AUTORIZA O MUNICÍPIO DE SANTO ANTÔNIO DO LESTE A PARTICIPAR DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE/MEDICAMENTOS E SERVIÇOS- &amp;#8220; CONSUSMT &amp;#8221;  E  A  RATIFICAR  O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS DE ACORIZAL;ÁGUA BOA; ALTA FLORESTA; ALTO ARAGUAIA; ALTO BOA VISTA; ALTO GARÇAS; ALTO PARAGUAI; ALTO TAQUARI; APIACÁS; ARAGUAIANA; ARAGUAINHA; ARAPUTANGA; ARENÁPOLIS; ARIPUANÃ; BARÃO DE MELGAÇO; BARRA DO BUGRES; BARRA DO GARÇAS; BOM JESUS DO ARAGUAIA; BRASNORTE; CÁCERES; CAMPINÁPOLIS ; CAMPO NOVO DO PARECIS; CAMPO VERDE; CAMPOS DE JÚLIO; CANABRAVA DO NORTE; CANARANA; CARLINDA; CASTANHEIRA; CHAPADA DOS GUIMARÃES; CLÁUDIA; COCALINHO; COLÍDER; COLNIZA; COMODORO; CONFRESA; CONQUISTA D`OESTE; COTRIGUAÇU; CUIABÁ; CURVELÂNDIA; DENISE; DIAMANTINO; DOM AQUINO; FELIZ NATAL; FIGUEIRÓPOLIS D`OESTE; GAÚCHA DO NORTE; GENERAL CARNEIRO; GLÓRIA D`OESTE; GUARANTÃ DO NORTE; GUIRATINGA; INDIAVAÍ; IPIRANGA DO NORTE; ITANHANGÁ; ITAÚBA; ITIQUIRA; JACIARA; JANGADA; JAURU ; JUARA; JUÍNA; JURUENA; JUSCIMEIRA; LAMBARI D`OESTE; LUCAS DO RIO VERDE; LUCIARA; MARCELÂNDIA; MATUPÁ; MIRASSOL D`OESTE; NOBRES; NORTELÂNDIA; NOSSA SENHORA DO LIVRAMENTO; NOVA BANDEIRANTES; NOVA BRASILÂNDIA; NOVA CANAÃ DO NORTE; NOVA GUARITA; NOVA LACERDA; NOVA MARILÂNDIA; NOVA MARINGÁ; NOVA MONTE VERDE; NOVA MUTUM; NOVA NAZARÉ; NOVA OLÍMPIA; NOVA SANTA HELENA; NOVA UBIRATÃ; NOVA XAVANTINA; NOVO HORIZONTE DO NORTE; NOVO MUNDO; NOVO SANTO ANTÔNIO; NOVO SÃO JOAQUIM; PARANAÍTA; PARANATINGA; PEDRA PRETA; PEIXOTO DE AZEVEDO; PLANALTO DA SERRA; POCONÉ; PONTAL DO ARAGUAIA; PONTE BRANCA; PONTES E LACERDA; PORTO ALEGRE DO NORTE; PORTO DOS GAÚCHOS; PORTO ESPERIDIÃO; PORTO ESTRELA; POXORÉU; PRIMAVERA DO LESTE; QUERÊNCIA; RESERVA DO CABAÇAL; RIBEIRÃO CASCALHEIRA; RIBEIRÃOZINHO; RIO BRANCO; RONDOLÂNDIA; RONDONÓPOLIS; ROSÁRIO OESTE; SALTO DO CÉU; SANTA CARMEM; SANTA CRUZ DO XINGU; SANTA RITA DO TRIVELATO; SANTA TEREZINHA; SANTO AFONSO; SANTO ANTÔNIO DO LESTE; SANTO ANTÔNIO DO LEVERGER; SÃO FÉLIX DO ARAGUAIA; SÃO </t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE SANTO ANTÔNIO DO LESTE, ESTADO DE MATO GROSSO, A FIRMAR CONVÊNIO COM ENTIDADES NÃO GOVERNAMENTAIS E SEM FINS LUCRATIVOS, NO ÂMBITO DO PROGRAMA MINHA CASA, MINHA VIDA - ENTIDADES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 MIGUEL JOSÉ BRUNETTA, PREFEITO MUNICIPAL DE SANTO ANTÔNIO DO LESTE, ESTADO DE MATO  GROSSO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, FAZ SABER QUE A CÂMARA MUNICIPAL APROVOU E ELE SANCIONA A SEGUINTE LEI:_x000D_
 </t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI EM ANEXO, TRATA-SE DA EXTINÇÃO DE CARGO DE GERENTE DE CIDADE</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISANDO CUMPRIR A TEORIA PRESENTE  NOTIFICAÇÃO DE TERMINAMOS O CUMPRIMENTO IMEDIATO  E INTEGRAL DA MESMA, COM REVISÃO DE PORTARIA Nº 449/2017</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.doc</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.doc</t>
   </si>
   <si>
     <t>PELA PRESENTE ,ENCAMINHAMOS O PROJETO DE LEI Nº 054/2017,QUE TEM POR OBJETIVO</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.doc</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTABELECE ISENÇÃO DE IMPOSTOS E TAXAS MUNICIPAIS, PARA EMPREENDIMENTOS HABITACIONAIS D INTERESSE SOCIAL, INCLUÍDOS NOS PROGRAMAS VINCULADOS Á POLITICA HABITACIONAL MUNICIPAL, ESTADUAL E FEDERAL</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.doc</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO SANTO ANTONIO DO LESTE -MT, EM CONFORMIDADE COM LEI N]8.742/93 LEI ORGÂNICA DA ASSISTÊNCIA SOCIAL POLITICA NACIONAL DE ASSISTÊNCIA SOCIAL (PNA-004) E NORMAS OPERACIONAIS BÁSICAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.doc</t>
+    <t>http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA EFETUAR TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERÊNCIAS DE RECURSOS DENTRO DO ORÇAMENTO PROGRAMA DE 2017 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>REGULAMENTA O NOME DO PLENÁRIO DA CÂMARA MUNICIPAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -868,68 +868,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/74/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/75/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/76/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/74/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/75/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/sapl/public/materialegislativa/2017/76/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoleste.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="124.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>